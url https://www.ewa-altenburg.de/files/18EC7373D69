--- v0 (2025-12-07)
+++ v1 (2026-07-01)
@@ -3,70 +3,83 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DA12FD13-4883-469E-A1F1-E6CDE656B60E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06C81C7F-F157-42A6-9B8F-85FCB20F9002}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17640" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kontaktdaten NB" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Kontaktdaten TK" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Kontaktdaten NB'!$A$1:$D$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Kontaktdaten TK'!$A$1:$E$75</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="95">
   <si>
     <t>Kontaktdatenblatt Netzbetreiber</t>
   </si>
   <si>
     <t>Anschrift</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Straße Hausnr.</t>
   </si>
   <si>
     <t>PLZ Ort</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
     <t>Internet</t>
   </si>
   <si>
@@ -264,117 +277,114 @@
   <si>
     <t>Straße Hausnr,.</t>
   </si>
   <si>
     <t>Messwerte</t>
   </si>
   <si>
     <t>Rechnungen</t>
   </si>
   <si>
     <t>Stand: 30.06.2016</t>
   </si>
   <si>
     <t>Energie- und Wasserversorgung Altenburg GmbH</t>
   </si>
   <si>
     <t>Franz-Mehring-Straße 6</t>
   </si>
   <si>
     <t>04600 Altenburg</t>
   </si>
   <si>
     <t>03447 866-444</t>
   </si>
   <si>
-    <t>03447 866-119</t>
-[...1 lines deleted...]
-  <si>
     <t>www.ewa-altenburg.de</t>
   </si>
   <si>
     <t>DE151865658</t>
   </si>
   <si>
     <t>Lieferant Gas 9800029300006</t>
   </si>
   <si>
     <t>vertrieb.kontakt@ewa-altenburg.de</t>
   </si>
   <si>
     <t>Hromada, Doreen</t>
   </si>
   <si>
     <t>Vogt, Markus</t>
   </si>
   <si>
     <t>HypoVereinsbank (UniCredit Bank AG)</t>
   </si>
   <si>
     <t>DE47 8302 0086 0005 8111 12</t>
   </si>
   <si>
     <t>HYVEDEMM468</t>
   </si>
   <si>
     <t>es finden die jeweils gültigen EDIFACT-Formatversionen Anwendung (veröffentlicht unter www.edi-energy.de)</t>
   </si>
   <si>
-    <t>Uniper Energy Sales GmbH</t>
-[...16 lines deleted...]
-  <si>
     <t>03447 866-252</t>
   </si>
   <si>
     <t>ewa.vertrieb.gas@edi.ivugmbh.de</t>
   </si>
   <si>
-    <t>THE0BFH028760221</t>
-[...4 lines deleted...]
-  <si>
     <t>03447 866-255</t>
   </si>
   <si>
     <t>03447 866 255</t>
+  </si>
+  <si>
+    <t>MITGAS Mitteldeutsche Gasversorgung GmbH</t>
+  </si>
+  <si>
+    <t>THE0BFH001240019</t>
+  </si>
+  <si>
+    <t>Industriestraße 10</t>
+  </si>
+  <si>
+    <t>06184 Kabelsketal</t>
+  </si>
+  <si>
+    <t>gültig ab 01.01.2025</t>
+  </si>
+  <si>
+    <t>bkm.gas@mitgas.net</t>
+  </si>
+  <si>
+    <t>+49 341 120 6420</t>
+  </si>
+  <si>
+    <t>+49 341 120 6556</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -640,51 +650,51 @@
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
@@ -694,123 +704,126 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1103,209 +1116,209 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ewa.vertrieb.gas@edi.ivugmbh.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D71"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="29.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" customWidth="1"/>
     <col min="4" max="4" width="52.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-      <c r="C1" s="59"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
       <c r="D1" s="21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="44" t="s">
+      <c r="A2" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="45"/>
+      <c r="B2" s="77"/>
       <c r="C2" s="1"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="41"/>
-[...1 lines deleted...]
-      <c r="D3" s="43"/>
+      <c r="B3" s="73"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="75"/>
     </row>
     <row r="4" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="41"/>
-[...1 lines deleted...]
-      <c r="D4" s="43"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="75"/>
     </row>
     <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="41"/>
-[...1 lines deleted...]
-      <c r="D5" s="43"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="75"/>
     </row>
     <row r="6" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="41"/>
-[...1 lines deleted...]
-      <c r="D6" s="43"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="75"/>
     </row>
     <row r="7" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="41"/>
-[...1 lines deleted...]
-      <c r="D7" s="43"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="75"/>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
     </row>
     <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="41"/>
-[...1 lines deleted...]
-      <c r="D9" s="43"/>
+      <c r="B9" s="73"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="75"/>
     </row>
     <row r="10" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="11" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="76" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="45"/>
-      <c r="D11" s="46"/>
+      <c r="C11" s="77"/>
+      <c r="D11" s="78"/>
     </row>
     <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="41"/>
-[...1 lines deleted...]
-      <c r="D12" s="43"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="74"/>
+      <c r="D12" s="75"/>
     </row>
     <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="41"/>
-[...1 lines deleted...]
-      <c r="D13" s="43"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="74"/>
+      <c r="D13" s="75"/>
     </row>
     <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="41"/>
-[...1 lines deleted...]
-      <c r="D14" s="43"/>
+      <c r="B14" s="73"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="75"/>
     </row>
     <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="51"/>
-[...2 lines deleted...]
-      <c r="D16" s="53"/>
+      <c r="A16" s="83"/>
+      <c r="B16" s="84"/>
+      <c r="C16" s="84"/>
+      <c r="D16" s="85"/>
     </row>
     <row r="17" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="3"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
     </row>
     <row r="18" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="19" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="55"/>
-[...1 lines deleted...]
-      <c r="D19" s="56"/>
+      <c r="B19" s="87"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="88"/>
     </row>
     <row r="20" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="54"/>
-[...2 lines deleted...]
-      <c r="D20" s="56"/>
+      <c r="A20" s="86"/>
+      <c r="B20" s="87"/>
+      <c r="C20" s="87"/>
+      <c r="D20" s="88"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="57" t="s">
+      <c r="A22" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="57"/>
-[...1 lines deleted...]
-      <c r="D22" s="57"/>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
     </row>
     <row r="23" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="58" t="s">
+      <c r="A23" s="90" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="58"/>
-[...1 lines deleted...]
-      <c r="D23" s="58"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90"/>
     </row>
     <row r="24" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="44" t="s">
+      <c r="A24" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="45"/>
-[...1 lines deleted...]
-      <c r="D24" s="46"/>
+      <c r="B24" s="77"/>
+      <c r="C24" s="77"/>
+      <c r="D24" s="78"/>
     </row>
     <row r="25" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
@@ -1349,56 +1362,56 @@
       <c r="A32" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
     </row>
     <row r="34" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
     </row>
     <row r="35" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="36" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="44" t="s">
+      <c r="A36" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="B36" s="45"/>
-[...1 lines deleted...]
-      <c r="D36" s="46"/>
+      <c r="B36" s="77"/>
+      <c r="C36" s="77"/>
+      <c r="D36" s="78"/>
     </row>
     <row r="37" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="16"/>
       <c r="C38" s="16"/>
       <c r="D38" s="16"/>
     </row>
     <row r="39" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="3" t="s">
@@ -1460,1045 +1473,1027 @@
       <c r="A46" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B47" s="16"/>
       <c r="C47" s="16"/>
       <c r="D47" s="16"/>
     </row>
     <row r="48" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
     </row>
     <row r="49" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="50" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="44" t="s">
+      <c r="A50" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="B50" s="45"/>
-[...1 lines deleted...]
-      <c r="D50" s="46"/>
+      <c r="B50" s="77"/>
+      <c r="C50" s="77"/>
+      <c r="D50" s="78"/>
     </row>
     <row r="51" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B52" s="16"/>
       <c r="C52" s="16"/>
       <c r="D52" s="16"/>
     </row>
     <row r="53" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B54" s="16"/>
       <c r="C54" s="16"/>
       <c r="D54" s="16"/>
     </row>
     <row r="55" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
     </row>
     <row r="56" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="57" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="44" t="s">
+      <c r="A57" s="76" t="s">
         <v>44</v>
       </c>
-      <c r="B57" s="45"/>
-[...1 lines deleted...]
-      <c r="D57" s="46"/>
+      <c r="B57" s="77"/>
+      <c r="C57" s="77"/>
+      <c r="D57" s="78"/>
     </row>
     <row r="58" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A58" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
     </row>
     <row r="60" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="3"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
     </row>
     <row r="61" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A61" s="19"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
     </row>
     <row r="62" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="63" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="44" t="s">
+      <c r="A63" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="B63" s="45"/>
-[...1 lines deleted...]
-      <c r="D63" s="46"/>
+      <c r="B63" s="77"/>
+      <c r="C63" s="77"/>
+      <c r="D63" s="78"/>
     </row>
     <row r="64" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B64" s="41"/>
-[...1 lines deleted...]
-      <c r="D64" s="43"/>
+      <c r="B64" s="73"/>
+      <c r="C64" s="74"/>
+      <c r="D64" s="75"/>
     </row>
     <row r="65" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="B65" s="41"/>
-[...1 lines deleted...]
-      <c r="D65" s="43"/>
+      <c r="B65" s="73"/>
+      <c r="C65" s="74"/>
+      <c r="D65" s="75"/>
     </row>
     <row r="66" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B66" s="41"/>
-[...1 lines deleted...]
-      <c r="D66" s="43"/>
+      <c r="B66" s="73"/>
+      <c r="C66" s="74"/>
+      <c r="D66" s="75"/>
     </row>
     <row r="67" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B67" s="41"/>
-[...1 lines deleted...]
-      <c r="D67" s="43"/>
+      <c r="B67" s="73"/>
+      <c r="C67" s="74"/>
+      <c r="D67" s="75"/>
     </row>
     <row r="68" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="69" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="44" t="s">
+      <c r="A69" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="B69" s="45"/>
-[...1 lines deleted...]
-      <c r="D69" s="46"/>
+      <c r="B69" s="77"/>
+      <c r="C69" s="77"/>
+      <c r="D69" s="78"/>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" s="17"/>
-      <c r="C70" s="47"/>
-      <c r="D70" s="48"/>
+      <c r="C70" s="79"/>
+      <c r="D70" s="80"/>
     </row>
     <row r="71" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B71" s="20"/>
-      <c r="C71" s="49"/>
-      <c r="D71" s="50"/>
+      <c r="C71" s="81"/>
+      <c r="D71" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="29">
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="A36:D36"/>
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="A57:D57"/>
     <mergeCell ref="A63:D63"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="A69:D69"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="C71:D71"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I75"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C52" sqref="C52:E52"/>
+    <sheetView tabSelected="1" topLeftCell="A12" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35:E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" customWidth="1"/>
     <col min="3" max="3" width="19.140625" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="19.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="34"/>
     </row>
     <row r="3" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="79"/>
-      <c r="C3" s="62" t="s">
+      <c r="B3" s="60"/>
+      <c r="C3" s="43" t="s">
         <v>69</v>
       </c>
-      <c r="D3" s="63"/>
-      <c r="E3" s="61"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="42"/>
     </row>
     <row r="4" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="60" t="s">
+      <c r="A4" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="79"/>
-      <c r="C4" s="62" t="s">
+      <c r="B4" s="60"/>
+      <c r="C4" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="D4" s="63"/>
-      <c r="E4" s="61"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="42"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="60" t="s">
+      <c r="A5" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="79"/>
-      <c r="C5" s="62" t="s">
+      <c r="B5" s="60"/>
+      <c r="C5" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="D5" s="63"/>
-      <c r="E5" s="61"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="42"/>
     </row>
     <row r="6" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="79"/>
-      <c r="C6" s="62" t="s">
+      <c r="B6" s="60"/>
+      <c r="C6" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="D6" s="63"/>
-      <c r="E6" s="61"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="42"/>
     </row>
     <row r="7" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="79"/>
-      <c r="C7" s="62" t="s">
+      <c r="B7" s="60"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="42"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="60"/>
+      <c r="C8" s="43" t="s">
         <v>73</v>
       </c>
-      <c r="D7" s="63"/>
-[...7 lines deleted...]
-      <c r="C8" s="62" t="s">
+      <c r="D8" s="44"/>
+      <c r="E8" s="42"/>
+    </row>
+    <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="60"/>
+      <c r="C9" s="43" t="s">
         <v>74</v>
       </c>
-      <c r="D8" s="63"/>
-[...7 lines deleted...]
-      <c r="C9" s="62" t="s">
+      <c r="D9" s="44"/>
+      <c r="E9" s="42"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="45"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="42"/>
+    </row>
+    <row r="11" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="63" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="60"/>
+      <c r="C11" s="64" t="s">
         <v>75</v>
       </c>
-      <c r="D9" s="63"/>
-[...18 lines deleted...]
-      <c r="E11" s="85"/>
+      <c r="D11" s="65"/>
+      <c r="E11" s="66"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="86"/>
-[...3 lines deleted...]
-      <c r="E12" s="75"/>
+      <c r="A12" s="67"/>
+      <c r="B12" s="68"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="70"/>
+      <c r="E12" s="56"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="31"/>
-      <c r="C13" s="66"/>
-[...1 lines deleted...]
-      <c r="E13" s="67"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="48"/>
     </row>
     <row r="14" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="90" t="s">
+      <c r="A14" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="66"/>
-[...2 lines deleted...]
-      <c r="E14" s="61"/>
+      <c r="B14" s="47"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="42"/>
     </row>
     <row r="15" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="62" t="s">
-[...5 lines deleted...]
-      <c r="E15" s="91"/>
+      <c r="A15" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="B15" s="72"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="72"/>
+      <c r="E15" s="72"/>
     </row>
     <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="35" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B16" s="29"/>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="36"/>
     </row>
     <row r="17" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="80" t="s">
+      <c r="A17" s="61" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="81"/>
-[...2 lines deleted...]
-      <c r="E17" s="61"/>
+      <c r="B17" s="62"/>
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="42"/>
     </row>
     <row r="18" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="60" t="s">
+      <c r="A18" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="79"/>
-[...4 lines deleted...]
-      <c r="E18" s="61"/>
+      <c r="B18" s="60"/>
+      <c r="C18" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="44"/>
+      <c r="E18" s="42"/>
     </row>
     <row r="19" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="60" t="s">
+      <c r="A19" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="79"/>
-      <c r="C19" s="62" t="s">
+      <c r="B19" s="60"/>
+      <c r="C19" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="D19" s="63"/>
-      <c r="E19" s="61"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="42"/>
     </row>
     <row r="20" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="60" t="s">
+      <c r="A20" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B20" s="79"/>
-      <c r="C20" s="62" t="s">
+      <c r="B20" s="60"/>
+      <c r="C20" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="D20" s="63"/>
-      <c r="E20" s="61"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="42"/>
     </row>
     <row r="21" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="60" t="s">
+      <c r="A21" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="79"/>
-[...4 lines deleted...]
-      <c r="E21" s="61"/>
+      <c r="B21" s="60"/>
+      <c r="C21" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="44"/>
+      <c r="E21" s="42"/>
     </row>
     <row r="22" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="79"/>
-[...4 lines deleted...]
-      <c r="E22" s="61"/>
+      <c r="B22" s="60"/>
+      <c r="C22" s="43"/>
+      <c r="D22" s="44"/>
+      <c r="E22" s="42"/>
     </row>
     <row r="23" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="60" t="s">
+      <c r="A23" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="79"/>
-[...4 lines deleted...]
-      <c r="E23" s="61"/>
+      <c r="B23" s="60"/>
+      <c r="C23" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="44"/>
+      <c r="E23" s="42"/>
     </row>
     <row r="24" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="64"/>
-[...3 lines deleted...]
-      <c r="E24" s="67"/>
+      <c r="A24" s="45"/>
+      <c r="B24" s="44"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="48"/>
     </row>
     <row r="25" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="C25" s="61"/>
+      <c r="C25" s="42"/>
       <c r="D25" s="26" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="37" t="s">
         <v>59</v>
       </c>
       <c r="I25" s="28"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="32" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="75"/>
+      <c r="B26" s="55" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" s="56"/>
       <c r="D26" s="27" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="E26" s="38"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="32" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="76" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="77"/>
+      <c r="B27" s="57" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="58"/>
       <c r="D27" s="27" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="E27" s="39"/>
     </row>
     <row r="28" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="78" t="s">
+      <c r="B28" s="59" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28" s="48"/>
+      <c r="D28" s="27" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" s="40"/>
+    </row>
+    <row r="29" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="45"/>
+      <c r="B29" s="44"/>
+      <c r="C29" s="44"/>
+      <c r="D29" s="44"/>
+      <c r="E29" s="42"/>
+    </row>
+    <row r="30" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="42"/>
+    </row>
+    <row r="31" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="42"/>
+      <c r="C31" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="D31" s="44"/>
+      <c r="E31" s="42"/>
+    </row>
+    <row r="32" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32" s="42"/>
+      <c r="C32" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="D32" s="44"/>
+      <c r="E32" s="42"/>
+    </row>
+    <row r="33" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="42"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="42"/>
+    </row>
+    <row r="34" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="B34" s="42"/>
+      <c r="C34" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="D34" s="44"/>
+      <c r="E34" s="42"/>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="42"/>
+      <c r="C35" s="43" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" s="44"/>
+      <c r="E35" s="42"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="42"/>
+      <c r="C36" s="54" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" s="44"/>
+      <c r="E36" s="42"/>
+    </row>
+    <row r="37" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="42"/>
+      <c r="C37" s="54" t="s">
+        <v>94</v>
+      </c>
+      <c r="D37" s="44"/>
+      <c r="E37" s="42"/>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="42"/>
+      <c r="C38" s="92" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" s="92"/>
+      <c r="E38" s="92"/>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="45"/>
+      <c r="B39" s="44"/>
+      <c r="C39" s="44"/>
+      <c r="D39" s="44"/>
+      <c r="E39" s="42"/>
+    </row>
+    <row r="40" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40" s="44"/>
+      <c r="C40" s="44"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="42"/>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41" s="42"/>
+      <c r="C41" s="43" t="s">
         <v>77</v>
       </c>
-      <c r="C28" s="67"/>
-[...46 lines deleted...]
-      <c r="A33" s="60" t="s">
+      <c r="D41" s="44"/>
+      <c r="E41" s="42"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" s="42"/>
+      <c r="C42" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="D42" s="44"/>
+      <c r="E42" s="42"/>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="42"/>
+      <c r="C43" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="D43" s="44"/>
+      <c r="E43" s="42"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="42"/>
+      <c r="C44" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="D44" s="44"/>
+      <c r="E44" s="42"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="41" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="42"/>
+      <c r="C45" s="43"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="42"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B46" s="42"/>
+      <c r="C46" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="D46" s="44"/>
+      <c r="E46" s="42"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="45"/>
+      <c r="B47" s="44"/>
+      <c r="C47" s="47"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="48"/>
+    </row>
+    <row r="48" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="44"/>
+      <c r="C48" s="44"/>
+      <c r="D48" s="44"/>
+      <c r="E48" s="42"/>
+    </row>
+    <row r="49" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="B33" s="61"/>
-[...5 lines deleted...]
-      <c r="A34" s="60" t="s">
+      <c r="B49" s="50"/>
+      <c r="C49" s="43" t="s">
+        <v>77</v>
+      </c>
+      <c r="D49" s="44"/>
+      <c r="E49" s="42"/>
+    </row>
+    <row r="50" spans="1:5" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="50"/>
+      <c r="C50" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="D50" s="44"/>
+      <c r="E50" s="42"/>
+    </row>
+    <row r="51" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="50"/>
+      <c r="C51" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="44"/>
+      <c r="E51" s="42"/>
+    </row>
+    <row r="52" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="B52" s="50"/>
+      <c r="C52" s="43" t="s">
+        <v>85</v>
+      </c>
+      <c r="D52" s="44"/>
+      <c r="E52" s="42"/>
+    </row>
+    <row r="53" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" s="50"/>
+      <c r="C53" s="43"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="42"/>
+    </row>
+    <row r="54" spans="1:5" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="B54" s="50"/>
+      <c r="C54" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="D54" s="44"/>
+      <c r="E54" s="42"/>
+    </row>
+    <row r="55" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="51"/>
+      <c r="B55" s="52"/>
+      <c r="C55" s="52"/>
+      <c r="D55" s="52"/>
+      <c r="E55" s="53"/>
+    </row>
+    <row r="56" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="46" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56" s="44"/>
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="42"/>
+    </row>
+    <row r="57" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B57" s="42"/>
+      <c r="C57" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="D57" s="44"/>
+      <c r="E57" s="42"/>
+    </row>
+    <row r="58" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B34" s="61"/>
-[...7 lines deleted...]
-      <c r="A35" s="60" t="s">
+      <c r="B58" s="42"/>
+      <c r="C58" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="44"/>
+      <c r="E58" s="42"/>
+    </row>
+    <row r="59" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="61"/>
-[...7 lines deleted...]
-      <c r="A36" s="60" t="s">
+      <c r="B59" s="42"/>
+      <c r="C59" s="43" t="s">
+        <v>71</v>
+      </c>
+      <c r="D59" s="44"/>
+      <c r="E59" s="42"/>
+    </row>
+    <row r="60" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B36" s="61"/>
-[...7 lines deleted...]
-      <c r="A37" s="60" t="s">
+      <c r="B60" s="42"/>
+      <c r="C60" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" s="44"/>
+      <c r="E60" s="42"/>
+    </row>
+    <row r="61" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="61"/>
-[...7 lines deleted...]
-      <c r="A38" s="60" t="s">
+      <c r="B61" s="42"/>
+      <c r="C61" s="43"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="42"/>
+    </row>
+    <row r="62" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B38" s="61"/>
-[...23 lines deleted...]
-      <c r="A41" s="60" t="s">
+      <c r="B62" s="42"/>
+      <c r="C62" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="D62" s="44"/>
+      <c r="E62" s="42"/>
+    </row>
+    <row r="63" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="45"/>
+      <c r="B63" s="44"/>
+      <c r="C63" s="47"/>
+      <c r="D63" s="47"/>
+      <c r="E63" s="48"/>
+    </row>
+    <row r="64" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="46" t="s">
+        <v>67</v>
+      </c>
+      <c r="B64" s="44"/>
+      <c r="C64" s="44"/>
+      <c r="D64" s="44"/>
+      <c r="E64" s="42"/>
+    </row>
+    <row r="65" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="B41" s="61"/>
-      <c r="C41" s="62" t="s">
+      <c r="B65" s="42"/>
+      <c r="C65" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="D41" s="63"/>
-[...3 lines deleted...]
-      <c r="A42" s="60" t="s">
+      <c r="D65" s="44"/>
+      <c r="E65" s="42"/>
+    </row>
+    <row r="66" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B42" s="61"/>
-      <c r="C42" s="62" t="s">
+      <c r="B66" s="42"/>
+      <c r="C66" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="D42" s="63"/>
-[...3 lines deleted...]
-      <c r="A43" s="60" t="s">
+      <c r="D66" s="44"/>
+      <c r="E66" s="42"/>
+    </row>
+    <row r="67" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="61"/>
-      <c r="C43" s="62" t="s">
+      <c r="B67" s="42"/>
+      <c r="C67" s="43" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="63"/>
-[...3 lines deleted...]
-      <c r="A44" s="60" t="s">
+      <c r="D67" s="44"/>
+      <c r="E67" s="42"/>
+    </row>
+    <row r="68" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B44" s="61"/>
-[...7 lines deleted...]
-      <c r="A45" s="60" t="s">
+      <c r="B68" s="42"/>
+      <c r="C68" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D68" s="44"/>
+      <c r="E68" s="42"/>
+    </row>
+    <row r="69" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B45" s="61"/>
-[...7 lines deleted...]
-      <c r="A46" s="60" t="s">
+      <c r="B69" s="42"/>
+      <c r="C69" s="43"/>
+      <c r="D69" s="44"/>
+      <c r="E69" s="42"/>
+    </row>
+    <row r="70" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B46" s="61"/>
-[...109 lines deleted...]
-      <c r="C57" s="62" t="s">
+      <c r="B70" s="42"/>
+      <c r="C70" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="D70" s="44"/>
+      <c r="E70" s="42"/>
+    </row>
+    <row r="71" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="45"/>
+      <c r="B71" s="44"/>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="42"/>
+    </row>
+    <row r="72" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B72" s="44"/>
+      <c r="C72" s="44"/>
+      <c r="D72" s="44"/>
+      <c r="E72" s="42"/>
+    </row>
+    <row r="73" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B73" s="42"/>
+      <c r="C73" s="43" t="s">
         <v>79</v>
       </c>
-      <c r="D57" s="63"/>
-[...160 lines deleted...]
-      <c r="C73" s="62" t="s">
+      <c r="D73" s="44"/>
+      <c r="E73" s="42"/>
+    </row>
+    <row r="74" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="B74" s="42"/>
+      <c r="C74" s="43" t="s">
         <v>80</v>
       </c>
-      <c r="D73" s="63"/>
-[...7 lines deleted...]
-      <c r="C74" s="62" t="s">
+      <c r="D74" s="44"/>
+      <c r="E74" s="42"/>
+    </row>
+    <row r="75" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="B75" s="42"/>
+      <c r="C75" s="43" t="s">
         <v>81</v>
       </c>
-      <c r="D74" s="63"/>
-[...11 lines deleted...]
-      <c r="E75" s="61"/>
+      <c r="D75" s="44"/>
+      <c r="E75" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="128">
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:E9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:E11"/>
@@ -2611,65 +2606,50 @@
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="portrait" r:id="rId2"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="28" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100D6B4B746DABBF54F8D03F48CA4E551B6" ma:contentTypeVersion="10" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="e292a3eb3ac60ab6f89d84a605f2ea33">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5c03610e-a809-4852-84f6-889c79b7c710" xmlns:ns3="64a2cc43-0437-4e1b-a276-ef3b03875d5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9ea048cfe07eea536126954c912cbeef" ns2:_="" ns3:_="">
     <xsd:import namespace="5c03610e-a809-4852-84f6-889c79b7c710"/>
     <xsd:import namespace="64a2cc43-0437-4e1b-a276-ef3b03875d5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -2826,122 +2806,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEAD5A79-705F-4697-ABB6-F0E701F7AA49}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5c03610e-a809-4852-84f6-889c79b7c710"/>
     <ds:schemaRef ds:uri="64a2cc43-0437-4e1b-a276-ef3b03875d5c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C679BF3C-585D-4F65-9E3B-DC56D9A0CA48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="5c03610e-a809-4852-84f6-889c79b7c710"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="64a2cc43-0437-4e1b-a276-ef3b03875d5c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742EBF8E-873D-4A5E-978F-684F225B96C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Kontaktdaten NB</vt:lpstr>
       <vt:lpstr>Kontaktdaten TK</vt:lpstr>
       <vt:lpstr>'Kontaktdaten NB'!Druckbereich</vt:lpstr>
       <vt:lpstr>'Kontaktdaten TK'!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6B4B746DABBF54F8D03F48CA4E551B6</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_SetDate">
+    <vt:lpwstr>2026-06-12T06:35:29Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_Name">
+    <vt:lpwstr>intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_SiteId">
+    <vt:lpwstr>65864d24-628f-4678-a08b-45e7c1c4b0c1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_ActionId">
+    <vt:lpwstr>6d09c257-ec98-441e-ba76-f0222d30db47</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_d0259342-67dc-4ed8-b42d-36f77557abed_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>